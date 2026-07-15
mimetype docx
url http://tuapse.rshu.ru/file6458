--- v0 (2026-06-24)
+++ v1 (2026-07-15)
@@ -4,63 +4,50 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="003B5678" w:rsidRPr="0083034C" w:rsidRDefault="003B5678" w:rsidP="003B5678">
-[...11 lines deleted...]
-    <w:p w:rsidR="009A3B52" w:rsidRDefault="009A3B52" w:rsidP="009A3B52"/>
     <w:p w:rsidR="009A3B52" w:rsidRDefault="009B19F3" w:rsidP="009B19F3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3765"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="981075" cy="981075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Рисунок 1" descr="logo2020_rus"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -462,410 +449,3181 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
-        <w:gridCol w:w="3827"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="4139"/>
+        <w:gridCol w:w="1956"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB67C0" w:rsidRPr="00DA5C7C" w:rsidTr="00A95F54">
+      <w:tr w:rsidR="00AB67C0" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AB67C0" w:rsidRPr="003004B3" w:rsidRDefault="00AB67C0" w:rsidP="00AB67C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AB67C0" w:rsidRPr="003004B3" w:rsidRDefault="00AB67C0" w:rsidP="00AB67C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r w:rsidR="00E87C32">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00AB67C0" w:rsidRPr="003004B3" w:rsidRDefault="008C3BD5" w:rsidP="00AB67C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00AB67C0" w:rsidRPr="003004B3" w:rsidRDefault="00AB67C0" w:rsidP="00AB67C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00AB67C0" w:rsidRPr="003004B3" w:rsidRDefault="00AB67C0" w:rsidP="00AB67C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A95F54" w:rsidRPr="00DA5C7C" w:rsidTr="00A95F54">
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A95F54" w:rsidRPr="00DA5C7C" w:rsidRDefault="009A3B52" w:rsidP="00AB67C0">
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4139" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A95F54" w:rsidRDefault="00A95F54">
-[...20 lines deleted...]
-          <w:p w:rsidR="00A95F54" w:rsidRDefault="006A63B4">
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Авдеева Ирина Владимировна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A95F54" w:rsidRDefault="006A63B4">
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Берестов Иван Сергеевич </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Беседина Анастасия Андреевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Борисов Роман Александрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Голышкина Надежда Александровна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Гусева Ольга Евгеньевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Давтян Гаяне Гариковна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Князева Виктория Павловна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бюджет </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ковалева Мария Ивановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Колпакова Алла Александровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Копайгора Екатерина Ивановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Копейкин Семён Максимович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лебединская Мария Станиславовна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Павлов Дмитрий Андреевич </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Пекунов Александр Константинович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Рамазанова Минаханум Рамисовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Рассохин Вячеслав Евгеньевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Речкин Антон Павлович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1271" w:rsidRPr="00DA5C7C" w:rsidTr="00A95F54">
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004D1271" w:rsidRDefault="004D1271" w:rsidP="00AB67C0">
-[...18 lines deleted...]
-            <w:tcW w:w="3827" w:type="dxa"/>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004D1271" w:rsidRDefault="004D1271">
-[...20 lines deleted...]
-          <w:p w:rsidR="004D1271" w:rsidRDefault="00452E09">
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Рукина Анастасия Артемовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бюджет </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Санин Михаил Антонович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D1271" w:rsidRDefault="00452E09">
-[...17 lines deleted...]
-              <w:t>Вст. исп.</w:t>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Середа Елизавета Васильевна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Скопцов Арсений Алексеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Слисаренко Варвара Викторовна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тупик Анна Александровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Шабарян Арина Эдуардовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246565" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="00AB67C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Яланузян Полина Хачиковна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565" w:rsidP="0054120F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00246565" w:rsidRDefault="00246565">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008F0F74" w:rsidRDefault="008F0F74" w:rsidP="002C2357">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00223E99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="007B13B7" w:rsidRDefault="007B13B7" w:rsidP="009746E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B13B7" w:rsidRDefault="007B13B7" w:rsidP="009746E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B13B7" w:rsidRDefault="007B13B7" w:rsidP="009746E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B13B7" w:rsidRDefault="007B13B7" w:rsidP="009746E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B13B7" w:rsidRDefault="007B13B7" w:rsidP="009746E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B13B7" w:rsidRDefault="007B13B7" w:rsidP="009746E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="009746E6" w:rsidRPr="00516E8D" w:rsidRDefault="009746E6" w:rsidP="009746E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, подавших з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>аявление в пределах целевой квоты</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> на очное обучение на направление подготовки</w:t>
@@ -928,383 +3686,405 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001E5E0A" w:rsidRDefault="001E5E0A" w:rsidP="009746E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00223E99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00893980" w:rsidRDefault="00893980" w:rsidP="009746E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00893980" w:rsidRDefault="00893980" w:rsidP="009746E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009746E6" w:rsidRPr="00516E8D" w:rsidRDefault="009746E6" w:rsidP="009746E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Конкурсный список</w:t>
       </w:r>
@@ -1414,463 +4194,407 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="009746E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="002C2357">
-[...53 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00223E99" w:rsidRDefault="00223E99" w:rsidP="009746E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009746E6" w:rsidRPr="00516E8D" w:rsidRDefault="009746E6" w:rsidP="009746E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, подавших з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>аявление в пределах</w:t>
       </w:r>
       <w:r w:rsidR="008804E0" w:rsidRPr="008804E0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1957,346 +4681,346 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="003004B3" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="009746E6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00CD1900">
+          <w:p w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009A3B52" w:rsidRDefault="009A3B52" w:rsidP="002C2357">
       <w:pPr>
@@ -2446,388 +5170,808 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00383754" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00383754" w:rsidRPr="00DA5C7C" w:rsidRDefault="00383754" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Князева Виктория Павловна </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="007C3689" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00383754" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Копейкин Семён Максимович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00383754" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
-[...12 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Середа Елизавета Васильевна</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="007C3689" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
-[...17 lines deleted...]
-              <w:t>Вст. исп.</w:t>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00383754" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Черкасов Данил Михайлович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Договор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00383754" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Чистов Игорь Константинович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Договор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00383754" w:rsidRDefault="00383754" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="002C2357">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="002C2357">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00893980" w:rsidRDefault="00893980" w:rsidP="009E14A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00893980" w:rsidRDefault="00893980" w:rsidP="009E14A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00893980" w:rsidRDefault="00893980" w:rsidP="009E14A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00893980" w:rsidRDefault="00893980" w:rsidP="009E14A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00893980" w:rsidRDefault="00893980" w:rsidP="009E14A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00893980" w:rsidRDefault="00893980" w:rsidP="009E14A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009E14A6" w:rsidRPr="00516E8D" w:rsidRDefault="009E14A6" w:rsidP="009E14A6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
@@ -2936,402 +6080,1311 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1526"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2986"/>
+        <w:gridCol w:w="1511"/>
+        <w:gridCol w:w="4374"/>
+        <w:gridCol w:w="1762"/>
+        <w:gridCol w:w="2960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
         <w:trPr>
           <w:trHeight w:val="97"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
-[...20 lines deleted...]
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="002B758B" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Борисов Роман Александрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
-[...20 lines deleted...]
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="005E6806" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Губайдулина Софья Вячеславовна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
-[...17 lines deleted...]
-              <w:t>Вст. исп.</w:t>
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="00276963" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE7A59" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE7A59" w:rsidRDefault="00CE7A59" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE7A59" w:rsidRDefault="00CE7A59" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ковалева Мария Ивановна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE7A59" w:rsidRDefault="003375C7" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>б</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7A59">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>юджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE7A59" w:rsidRDefault="003375C7" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE7A59" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE7A59" w:rsidRDefault="00CE7A59" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE7A59" w:rsidRDefault="00B044C5" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Голышкина Надежда Александровна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE7A59" w:rsidRDefault="00B044C5" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE7A59" w:rsidRDefault="00B044C5" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C6749" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C6749" w:rsidRDefault="003C6749" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C6749" w:rsidRDefault="003C6749" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Давтян Гаяне Гариковна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C6749" w:rsidRDefault="003C6749" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003C6749" w:rsidRDefault="003C6749" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00867DC5" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00867DC5" w:rsidRDefault="00867DC5" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00867DC5" w:rsidRDefault="00867DC5" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Середа Елизавета Васильевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00867DC5" w:rsidRDefault="00867DC5" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00867DC5" w:rsidRDefault="00867DC5" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050760C" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050760C" w:rsidRDefault="0050760C" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050760C" w:rsidRDefault="0050760C" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Берстов Иван Сергеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050760C" w:rsidRDefault="0050760C" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0050760C" w:rsidRDefault="0050760C" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00134650" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00134650" w:rsidRDefault="00134650" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00134650" w:rsidRDefault="00134650" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Рукина Анастасия Игоревна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00134650" w:rsidRDefault="00134650" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00134650" w:rsidRDefault="00134650" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F190F" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F190F" w:rsidRDefault="004F190F" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F190F" w:rsidRDefault="004F190F" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F190F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Скопцов Арсений Алексеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F190F" w:rsidRDefault="004F190F" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="004F190F" w:rsidRDefault="004F190F" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00893980" w:rsidRPr="00DA5C7C" w:rsidTr="000C7E75">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00893980" w:rsidRDefault="00893980" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00893980" w:rsidRPr="004F190F" w:rsidRDefault="00893980" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893980">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Пекунов Александр Константинович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00893980" w:rsidRDefault="00893980" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00893980" w:rsidRDefault="00893980" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="002C2357">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E97F6B" w:rsidRDefault="00E97F6B" w:rsidP="00223E99">
+    <w:p w:rsidR="00715E29" w:rsidRDefault="00715E29" w:rsidP="00A7379F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E97F6B" w:rsidRPr="00516E8D" w:rsidRDefault="00E97F6B" w:rsidP="00E97F6B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Конкурсный список</w:t>
       </w:r>
@@ -3449,494 +7502,433 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E97F6B" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00E97F6B" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E97F6B" w:rsidRPr="003004B3" w:rsidRDefault="00E97F6B" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00E97F6B" w:rsidRPr="003004B3" w:rsidRDefault="00E97F6B" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E97F6B" w:rsidRPr="003004B3" w:rsidRDefault="00E97F6B" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00E97F6B" w:rsidRPr="003004B3" w:rsidRDefault="00E97F6B" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E97F6B" w:rsidRPr="003004B3" w:rsidRDefault="00E97F6B" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00E97F6B" w:rsidRPr="003004B3" w:rsidRDefault="00E97F6B" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E97F6B" w:rsidRPr="003004B3" w:rsidRDefault="00E97F6B" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00E97F6B" w:rsidRPr="003004B3" w:rsidRDefault="00E97F6B" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E97F6B" w:rsidRPr="003004B3" w:rsidRDefault="00E97F6B" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00E97F6B" w:rsidRPr="003004B3" w:rsidRDefault="00E97F6B" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97F6B" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00E97F6B" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:trPr>
           <w:trHeight w:val="97"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E97F6B" w:rsidRPr="00DA5C7C" w:rsidRDefault="00E97F6B" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00E97F6B" w:rsidRPr="00DA5C7C" w:rsidRDefault="00E97F6B" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E97F6B" w:rsidRDefault="00ED1D75" w:rsidP="00EC09A3">
-[...26 lines deleted...]
-              <w:t>Алексеевич</w:t>
+          <w:p w:rsidR="00E97F6B" w:rsidRDefault="00ED1D75" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Рысов Альберт Алексеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E97F6B" w:rsidRDefault="00E97F6B" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00E97F6B" w:rsidRDefault="00E97F6B" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E97F6B" w:rsidRDefault="00E97F6B" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00E97F6B" w:rsidRDefault="00E97F6B" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97F6B" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00E97F6B" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E97F6B" w:rsidRDefault="00E97F6B" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00E97F6B" w:rsidRDefault="00E97F6B" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E97F6B" w:rsidRDefault="00E97F6B" w:rsidP="00EC09A3">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00E97F6B" w:rsidRDefault="007E51D6" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Молчанов </w:t>
+            </w:r>
+            <w:r w:rsidR="00194399">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Владимир Вадимович</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E97F6B" w:rsidRDefault="00E97F6B" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00E97F6B" w:rsidRDefault="00E97F6B" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E97F6B" w:rsidRDefault="00E97F6B" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00E97F6B" w:rsidRDefault="00E97F6B" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E97F6B" w:rsidRDefault="00E97F6B" w:rsidP="00E97F6B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00E97F6B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00223E99" w:rsidRDefault="00223E99" w:rsidP="009E14A6">
+    <w:p w:rsidR="009E14A6" w:rsidRPr="00516E8D" w:rsidRDefault="009E14A6" w:rsidP="00F9405B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...64 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, подавших з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>аявление</w:t>
       </w:r>
       <w:r w:rsidR="00536A17">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> в пределах специальной квоты</w:t>
@@ -4047,349 +8039,349 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:trPr>
           <w:trHeight w:val="97"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="002C2357">
       <w:pPr>
@@ -4399,50 +8391,160 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="002C2357">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="002C2357">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7379F" w:rsidRDefault="00A7379F" w:rsidP="00223E99">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7379F" w:rsidRDefault="00A7379F" w:rsidP="00223E99">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7379F" w:rsidRDefault="00A7379F" w:rsidP="00223E99">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7379F" w:rsidRDefault="00A7379F" w:rsidP="00223E99">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7379F" w:rsidRDefault="00A7379F" w:rsidP="00223E99">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7379F" w:rsidRDefault="00A7379F" w:rsidP="00223E99">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7379F" w:rsidRDefault="00A7379F" w:rsidP="00223E99">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7379F" w:rsidRDefault="00A7379F" w:rsidP="00223E99">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7379F" w:rsidRDefault="00A7379F" w:rsidP="00223E99">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7379F" w:rsidRDefault="00A7379F" w:rsidP="00223E99">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00223E99" w:rsidRPr="00516E8D" w:rsidRDefault="00223E99" w:rsidP="00223E99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
@@ -4556,407 +8658,966 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00223E99" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00223E99" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00223E99" w:rsidRPr="003004B3" w:rsidRDefault="00223E99" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223E99" w:rsidRPr="003004B3" w:rsidRDefault="00223E99" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00223E99" w:rsidRPr="003004B3" w:rsidRDefault="00223E99" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223E99" w:rsidRPr="003004B3" w:rsidRDefault="00223E99" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00223E99" w:rsidRPr="003004B3" w:rsidRDefault="00223E99" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223E99" w:rsidRPr="003004B3" w:rsidRDefault="00223E99" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00223E99" w:rsidRPr="003004B3" w:rsidRDefault="00223E99" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223E99" w:rsidRPr="003004B3" w:rsidRDefault="00223E99" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00223E99" w:rsidRPr="003004B3" w:rsidRDefault="00223E99" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223E99" w:rsidRPr="003004B3" w:rsidRDefault="00223E99" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00223E99" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00223E99" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:trPr>
           <w:trHeight w:val="97"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00223E99" w:rsidRPr="00DA5C7C" w:rsidRDefault="00223E99" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223E99" w:rsidRPr="00DA5C7C" w:rsidRDefault="00223E99" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00223E99" w:rsidRDefault="00C6655F" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223E99" w:rsidRDefault="00C6655F" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Бондаренко Мария Анатольевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00223E99" w:rsidRDefault="007C3689" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223E99" w:rsidRDefault="007C3689" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00223E99" w:rsidRDefault="00223E99" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223E99" w:rsidRDefault="00223E99" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00223E99" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00223E99" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00223E99" w:rsidRDefault="00223E99" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223E99" w:rsidRDefault="00223E99" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00223E99" w:rsidRDefault="00E44417" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223E99" w:rsidRDefault="00E44417" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тицкая Анастасия Игоревна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00223E99" w:rsidRDefault="007C3689" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223E99" w:rsidRDefault="007C3689" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00223E99" w:rsidRDefault="00223E99" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223E99" w:rsidRDefault="00223E99" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00971828" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00971828" w:rsidRDefault="00971828" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00971828" w:rsidRDefault="00971828" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Миценко Антон </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00971828" w:rsidRDefault="00971828" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00971828" w:rsidRDefault="00971828" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7CD6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F7CD6" w:rsidRDefault="009F7CD6" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F7CD6" w:rsidRDefault="009F7CD6" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Чистов Игорь Константинович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F7CD6" w:rsidRDefault="009F7CD6" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="009F7CD6" w:rsidRDefault="009F7CD6" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15E31" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D15E31" w:rsidRDefault="00D15E31" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D15E31" w:rsidRDefault="00D15E31" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Попп Полина Сергеевна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D15E31" w:rsidRDefault="00D15E31" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D15E31" w:rsidRDefault="00D15E31" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вст.исп </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008104B1" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008104B1" w:rsidRDefault="008104B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="008104B1" w:rsidRDefault="008104B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мещеркин Максим Николаевич </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="008104B1" w:rsidRDefault="008104B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">договор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008104B1" w:rsidRDefault="008104B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A504C8" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A504C8" w:rsidRDefault="00A504C8" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A504C8" w:rsidRDefault="00A504C8" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Овсепян Джульетта Арамаисовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A504C8" w:rsidRDefault="00A504C8" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A504C8" w:rsidRDefault="00A504C8" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="002C2357">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00536A17" w:rsidRDefault="00536A17" w:rsidP="00712F56">
+    <w:p w:rsidR="00D70844" w:rsidRDefault="00D70844" w:rsidP="00B90ACB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00712F56" w:rsidRPr="00516E8D" w:rsidRDefault="00712F56" w:rsidP="00712F56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
@@ -5069,381 +9730,2633 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
-        <w:gridCol w:w="3827"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="4281"/>
+        <w:gridCol w:w="1814"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00712F56" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="00712F56" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00712F56" w:rsidRPr="003004B3" w:rsidRDefault="00712F56" w:rsidP="00CD1900">
+          <w:p w:rsidR="00712F56" w:rsidRPr="003004B3" w:rsidRDefault="00712F56" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00712F56" w:rsidRPr="003004B3" w:rsidRDefault="00712F56" w:rsidP="00CD1900">
+          <w:p w:rsidR="00712F56" w:rsidRPr="003004B3" w:rsidRDefault="00712F56" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00712F56" w:rsidRPr="003004B3" w:rsidRDefault="00712F56" w:rsidP="00CD1900">
+          <w:p w:rsidR="00712F56" w:rsidRPr="003004B3" w:rsidRDefault="00712F56" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00712F56" w:rsidRPr="003004B3" w:rsidRDefault="00712F56" w:rsidP="00CD1900">
+          <w:p w:rsidR="00712F56" w:rsidRPr="003004B3" w:rsidRDefault="00712F56" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00712F56" w:rsidRPr="003004B3" w:rsidRDefault="00712F56" w:rsidP="00CD1900">
+          <w:p w:rsidR="00712F56" w:rsidRPr="003004B3" w:rsidRDefault="00712F56" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00712F56" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00712F56" w:rsidRPr="00DA5C7C" w:rsidRDefault="00712F56" w:rsidP="00CD1900">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4281" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00712F56" w:rsidRDefault="00712F56" w:rsidP="00CD1900">
-[...20 lines deleted...]
-          <w:p w:rsidR="00712F56" w:rsidRDefault="00712F56" w:rsidP="00CD1900">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Берестов Иван Сергеевич </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRPr="004F190F" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Беседина Анастасия Андреевна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00712F56" w:rsidRDefault="00712F56" w:rsidP="00CD1900">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Венерцева Мария Александровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRPr="000C7E75" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Голышкина Надежда Александровна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гусева Ольга Евгеньевна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Давтян Гаяне Гариковна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дижа Андрей Александрович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Егорова Елизавета Сергеевна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ковалева Мария Ивановна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Копайгора Екатерина Ивановна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Косинцев Дмитрий Сергеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лебединская Мария Станиславовна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Митряшова Диана Сергеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Павлов Дмитрий Андреевич </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Речкин Антон Павлович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Рукина Анастасия Артемовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C7E75">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Садыкова Диляра Раисовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Санин Михаил Антонович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00712F56" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00712F56" w:rsidRDefault="00712F56" w:rsidP="00CD1900">
-[...18 lines deleted...]
-            <w:tcW w:w="3827" w:type="dxa"/>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00AA64AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00712F56" w:rsidRDefault="00712F56" w:rsidP="00CD1900">
-[...20 lines deleted...]
-          <w:p w:rsidR="00712F56" w:rsidRDefault="00712F56" w:rsidP="00CD1900">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F190F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Скопцов Арсений Алексеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00712F56" w:rsidRDefault="00712F56" w:rsidP="00CD1900">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тупик Анна Александровна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бюджет </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Шапошникова Полина Анатольевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099703A" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0099703A" w:rsidRDefault="0099703A" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0099703A" w:rsidRDefault="0099703A" w:rsidP="00CE7A59">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0099703A" w:rsidRDefault="0099703A" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0099703A" w:rsidRDefault="0099703A" w:rsidP="00704445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00712F56" w:rsidRDefault="00712F56" w:rsidP="002C2357">
+    <w:p w:rsidR="00B00B2B" w:rsidRDefault="00B00B2B" w:rsidP="004F190F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B00B2B" w:rsidRDefault="00B00B2B" w:rsidP="00E9062D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B00B2B" w:rsidRDefault="00B00B2B" w:rsidP="000C7E75">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E9062D" w:rsidRPr="00516E8D" w:rsidRDefault="00E9062D" w:rsidP="00E9062D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
@@ -5584,485 +12497,417 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E9062D" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="00E9062D" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9062D" w:rsidRPr="003004B3" w:rsidRDefault="00E9062D" w:rsidP="00CD1900">
+          <w:p w:rsidR="00E9062D" w:rsidRPr="003004B3" w:rsidRDefault="00E9062D" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E9062D" w:rsidRPr="003004B3" w:rsidRDefault="00E9062D" w:rsidP="00CD1900">
+          <w:p w:rsidR="00E9062D" w:rsidRPr="003004B3" w:rsidRDefault="00E9062D" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E9062D" w:rsidRPr="003004B3" w:rsidRDefault="00E9062D" w:rsidP="00CD1900">
+          <w:p w:rsidR="00E9062D" w:rsidRPr="003004B3" w:rsidRDefault="00E9062D" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E9062D" w:rsidRPr="003004B3" w:rsidRDefault="00E9062D" w:rsidP="00CD1900">
+          <w:p w:rsidR="00E9062D" w:rsidRPr="003004B3" w:rsidRDefault="00E9062D" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E9062D" w:rsidRPr="003004B3" w:rsidRDefault="00E9062D" w:rsidP="00CD1900">
+          <w:p w:rsidR="00E9062D" w:rsidRPr="003004B3" w:rsidRDefault="00E9062D" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E9062D" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="00E9062D" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9062D" w:rsidRPr="00DA5C7C" w:rsidRDefault="00E9062D" w:rsidP="00CD1900">
+          <w:p w:rsidR="00E9062D" w:rsidRPr="00DA5C7C" w:rsidRDefault="00E9062D" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00CD1900">
+          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00CD1900">
+          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00CD1900">
+          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E9062D" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="00E9062D" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00CD1900">
+          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00CD1900">
+          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00CD1900">
+          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00CD1900">
+          <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="00E9062D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="001A40B0">
+    <w:p w:rsidR="00536A17" w:rsidRDefault="00536A17" w:rsidP="00DD540E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00536A17" w:rsidRDefault="00536A17" w:rsidP="001A40B0">
+    <w:p w:rsidR="0054120F" w:rsidRDefault="0054120F" w:rsidP="00A7379F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="center"/>
-[...65 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001A40B0" w:rsidRPr="00516E8D" w:rsidRDefault="001A40B0" w:rsidP="001A40B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, подавших з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>аявление</w:t>
       </w:r>
       <w:r w:rsidR="00536A17">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> в пределах специальной квоты</w:t>
@@ -6184,387 +13029,399 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A40B0" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="001A40B0" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A40B0" w:rsidRPr="003004B3" w:rsidRDefault="001A40B0" w:rsidP="00CD1900">
+          <w:p w:rsidR="001A40B0" w:rsidRPr="003004B3" w:rsidRDefault="001A40B0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A40B0" w:rsidRPr="003004B3" w:rsidRDefault="001A40B0" w:rsidP="00CD1900">
+          <w:p w:rsidR="001A40B0" w:rsidRPr="003004B3" w:rsidRDefault="001A40B0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001A40B0" w:rsidRPr="003004B3" w:rsidRDefault="001A40B0" w:rsidP="00CD1900">
+          <w:p w:rsidR="001A40B0" w:rsidRPr="003004B3" w:rsidRDefault="001A40B0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001A40B0" w:rsidRPr="003004B3" w:rsidRDefault="001A40B0" w:rsidP="00CD1900">
+          <w:p w:rsidR="001A40B0" w:rsidRPr="003004B3" w:rsidRDefault="001A40B0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001A40B0" w:rsidRPr="003004B3" w:rsidRDefault="001A40B0" w:rsidP="00CD1900">
+          <w:p w:rsidR="001A40B0" w:rsidRPr="003004B3" w:rsidRDefault="001A40B0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A40B0" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="001A40B0" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A40B0" w:rsidRPr="00DA5C7C" w:rsidRDefault="001A40B0" w:rsidP="00CD1900">
+          <w:p w:rsidR="001A40B0" w:rsidRPr="00DA5C7C" w:rsidRDefault="001A40B0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00CD1900">
+          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00CD1900">
+          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00CD1900">
+          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A40B0" w:rsidRPr="00DA5C7C" w:rsidTr="00CD1900">
+      <w:tr w:rsidR="001A40B0" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00CD1900">
+          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00CD1900">
+          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00CD1900">
+          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00CD1900">
+          <w:p w:rsidR="001A40B0" w:rsidRDefault="001A40B0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E9062D" w:rsidRDefault="00E9062D" w:rsidP="002C2357">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00393D54" w:rsidRDefault="00393D54" w:rsidP="008804E0">
+    <w:p w:rsidR="00D70844" w:rsidRDefault="00D70844" w:rsidP="009E14A6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D70844" w:rsidRDefault="00D70844" w:rsidP="009E14A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009E14A6" w:rsidRPr="00516E8D" w:rsidRDefault="009E14A6" w:rsidP="009E14A6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
@@ -6663,396 +13520,731 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="009E14A6" w:rsidRPr="003004B3" w:rsidRDefault="009E14A6" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="007608EA" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">договор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст. исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Копейкин Семён Максимович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Договор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Миценко Антон </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тицкая Анастасия Игоревна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="007C3689" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E14A6" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
-[...12 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Чистов Игорь Константинович</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="007C3689" w:rsidP="00EC09A3">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">договор </w:t>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="00EC09A3">
-[...17 lines deleted...]
-              <w:t>Вст. исп.</w:t>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009E14A6" w:rsidRDefault="009E14A6" w:rsidP="009E14A6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00536A17" w:rsidRDefault="00536A17" w:rsidP="009E14A6">
+    <w:p w:rsidR="00276963" w:rsidRDefault="00276963" w:rsidP="00D70844">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00536A17" w:rsidRPr="00516E8D" w:rsidRDefault="00536A17" w:rsidP="00536A17">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
@@ -7171,392 +14363,1268 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
-        <w:gridCol w:w="3827"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="4139"/>
+        <w:gridCol w:w="1956"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00536A17" w:rsidRPr="00DA5C7C" w:rsidTr="00102F18">
+      <w:tr w:rsidR="00536A17" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00536A17" w:rsidRPr="003004B3" w:rsidRDefault="00536A17" w:rsidP="00102F18">
+          <w:p w:rsidR="00536A17" w:rsidRPr="003004B3" w:rsidRDefault="00536A17" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00536A17" w:rsidRPr="003004B3" w:rsidRDefault="00536A17" w:rsidP="00102F18">
+          <w:p w:rsidR="00536A17" w:rsidRPr="003004B3" w:rsidRDefault="00536A17" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00536A17" w:rsidRPr="003004B3" w:rsidRDefault="00536A17" w:rsidP="00102F18">
+          <w:p w:rsidR="00536A17" w:rsidRPr="003004B3" w:rsidRDefault="00536A17" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00536A17" w:rsidRPr="003004B3" w:rsidRDefault="00536A17" w:rsidP="00102F18">
+          <w:p w:rsidR="00536A17" w:rsidRPr="003004B3" w:rsidRDefault="00536A17" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00536A17" w:rsidRPr="003004B3" w:rsidRDefault="00536A17" w:rsidP="00102F18">
+          <w:p w:rsidR="00536A17" w:rsidRPr="003004B3" w:rsidRDefault="00536A17" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00536A17" w:rsidRPr="00DA5C7C" w:rsidTr="00102F18">
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00536A17" w:rsidRPr="00DA5C7C" w:rsidRDefault="00536A17" w:rsidP="00102F18">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4139" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00536A17" w:rsidRDefault="00536A17" w:rsidP="00102F18">
-[...20 lines deleted...]
-          <w:p w:rsidR="00536A17" w:rsidRDefault="00536A17" w:rsidP="00102F18">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Берестов Иван Сергеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00536A17" w:rsidRDefault="00536A17" w:rsidP="00102F18">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Голышкина Надежда Александровна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E6806">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Губайдулина Софья Вячеславовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00536A17" w:rsidRPr="00DA5C7C" w:rsidTr="00102F18">
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00536A17" w:rsidRDefault="00536A17" w:rsidP="00102F18">
-[...18 lines deleted...]
-            <w:tcW w:w="3827" w:type="dxa"/>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00536A17" w:rsidRDefault="00536A17" w:rsidP="00102F18">
-[...20 lines deleted...]
-          <w:p w:rsidR="00536A17" w:rsidRDefault="00536A17" w:rsidP="00102F18">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Давтян Гаяне Гариковна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00536A17" w:rsidRDefault="00536A17" w:rsidP="00102F18">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ковалева Мария Ивановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Копайгора Екатерина Ивановна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Речкин Антон Павлович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Рукина Анастасия Игоревна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00052FFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F190F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Скопцов Арсений Алексеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00536A17" w:rsidRDefault="00536A17" w:rsidP="009E14A6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00536A17" w:rsidRDefault="00536A17" w:rsidP="009E14A6">
+    <w:p w:rsidR="00B00B2B" w:rsidRDefault="00B00B2B" w:rsidP="000952EE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004F190F" w:rsidRDefault="004F190F" w:rsidP="008804E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004F190F" w:rsidRDefault="004F190F" w:rsidP="008804E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004F190F" w:rsidRDefault="004F190F" w:rsidP="008804E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004F190F" w:rsidRDefault="004F190F" w:rsidP="008804E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7379F" w:rsidRDefault="00A7379F" w:rsidP="008804E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7379F" w:rsidRDefault="00A7379F" w:rsidP="008804E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7379F" w:rsidRDefault="00A7379F" w:rsidP="008804E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008804E0" w:rsidRPr="00516E8D" w:rsidRDefault="008804E0" w:rsidP="008804E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
@@ -7671,472 +15739,394 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00102F18">
+      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00102F18">
+      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00102F18">
+      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="009E14A6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="009E14A6">
+    <w:p w:rsidR="00D15E31" w:rsidRDefault="00D15E31" w:rsidP="008804E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="008804E0">
+    <w:p w:rsidR="00D15E31" w:rsidRDefault="00D15E31" w:rsidP="0050760C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="center"/>
-[...76 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008804E0" w:rsidRPr="00516E8D" w:rsidRDefault="008804E0" w:rsidP="008804E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Конкурсный список</w:t>
       </w:r>
@@ -8255,377 +16245,388 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00102F18">
+      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00102F18">
+      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00102F18">
+      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="009E14A6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D70844" w:rsidRDefault="00D70844" w:rsidP="008804E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008804E0" w:rsidRPr="00516E8D" w:rsidRDefault="008804E0" w:rsidP="008804E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
@@ -8740,396 +16741,758 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00102F18">
+      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="008804E0" w:rsidRPr="003004B3" w:rsidRDefault="008804E0" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00102F18">
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Овсепян Джульетта Арамаисовна</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="007C3689" w:rsidP="00102F18">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Попп Полина Сергеевна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008804E0" w:rsidRPr="00DA5C7C" w:rsidTr="00102F18">
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
-[...12 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тицкая Анастасия Игоревна</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="007C3689" w:rsidP="00102F18">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="00102F18">
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRPr="00DA5C7C" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Чистов Игорь Константинович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AA64AD" w:rsidRDefault="00AA64AD" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008804E0" w:rsidRDefault="008804E0" w:rsidP="009E14A6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="000C7E75" w:rsidRDefault="000C7E75" w:rsidP="00393D54">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C7E75" w:rsidRDefault="000C7E75" w:rsidP="00393D54">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00393D54">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00393D54">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00393D54">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00393D54">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00393D54">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00393D54">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00393D54">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00393D54">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00393D54">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00393D54" w:rsidRPr="00516E8D" w:rsidRDefault="00393D54" w:rsidP="00393D54">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, подавших з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">аявление </w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>на очное обучение на направление подготовки</w:t>
@@ -9200,377 +17563,724 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00393D54" w:rsidRPr="00DA5C7C" w:rsidTr="00ED6D8B">
+      <w:tr w:rsidR="00393D54" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00393D54" w:rsidRPr="00DA5C7C" w:rsidTr="00ED6D8B">
+      <w:tr w:rsidR="00B545B1" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRPr="00DA5C7C" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мошкарова Камилла Валерьевна</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="007C3689" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B545B1" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A0562F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Саввин Тимофей Александрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Договор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B545B1" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B545B1" w:rsidRPr="00DA5C7C" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Черкасов Данил Михайлович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00393D54" w:rsidRPr="00DA5C7C" w:rsidTr="00ED6D8B">
+      <w:tr w:rsidR="00B545B1" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
-[...12 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шилова Кира Дмитриевна </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="007C3689" w:rsidP="00ED6D8B">
-[...17 lines deleted...]
-              <w:t>договор</w:t>
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Договор </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00177EF3" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00177EF3" w:rsidRDefault="00177EF3" w:rsidP="00177EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00177EF3" w:rsidRPr="00A0562F" w:rsidRDefault="006E5F37" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00177EF3" w:rsidRDefault="00177EF3" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00177EF3" w:rsidRDefault="00177EF3" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00393D54" w:rsidRDefault="00393D54" w:rsidP="002C2357">
+    <w:p w:rsidR="00B00B2B" w:rsidRDefault="00B00B2B" w:rsidP="00393D54">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00393D54">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00393D54" w:rsidRPr="00516E8D" w:rsidRDefault="00393D54" w:rsidP="00393D54">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Конкурсный список</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
@@ -9684,397 +18394,2017 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00393D54" w:rsidRPr="00DA5C7C" w:rsidTr="00ED6D8B">
+      <w:tr w:rsidR="00393D54" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00393D54" w:rsidRPr="003004B3" w:rsidRDefault="00393D54" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00393D54" w:rsidRPr="00DA5C7C" w:rsidTr="00ED6D8B">
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRPr="00DA5C7C" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="00AB6413" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Агапов Андрей Сергеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст. исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ворончихин Сергей Иванович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Договор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вяткин Антон Викторович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Договор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Голубева Олеся Александровна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRPr="002B758B" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E6806">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст. исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Каракян Арам Григорьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ключник Георгий Сергеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Миценко Антон </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мухронян Вячеслав Алексеевич </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Николенко Ангелия Димитриевна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Романенко Илья Олегович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Селезнев Владислав Игоревич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="007C3689" w:rsidP="007C3689">
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="007C3689">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00393D54" w:rsidRPr="00DA5C7C" w:rsidTr="00ED6D8B">
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
-[...12 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="004779E4" w:rsidP="00ED6D8B">
-[...16 lines deleted...]
-              <w:t>Агапов Андрей Сергеевич</w:t>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сериков Никита Сергеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="007C3689" w:rsidP="00ED6D8B">
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00393D54" w:rsidRDefault="00393D54" w:rsidP="00ED6D8B">
-[...11 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Степаненко Сергей Владимирович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">договор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRPr="005E6806" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Цокур Елена Михайловна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA0841" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Черкасов Данил Михайлович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DA0841" w:rsidRDefault="00DA0841" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B758B">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00393D54" w:rsidRDefault="00393D54" w:rsidP="00393D54">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00393D54" w:rsidRDefault="00393D54" w:rsidP="00393D54">
+    <w:p w:rsidR="000E5CE7" w:rsidRDefault="000E5CE7" w:rsidP="00B00B2B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B545B1" w:rsidRDefault="00B545B1" w:rsidP="00AB6413">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB6413" w:rsidRPr="00516E8D" w:rsidRDefault="00AB6413" w:rsidP="00AB6413">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14DB2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -10097,51 +20427,60 @@
         </w:rPr>
         <w:t xml:space="preserve">аявление </w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>на очно</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>-заочное</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> обучение на направление подготовки</w:t>
+        <w:t xml:space="preserve"> обучение на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00516E8D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>направление подготовки</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB6413" w:rsidRPr="00516E8D" w:rsidRDefault="00AB6413" w:rsidP="00AB6413">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>38.03.01 Экономика</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB6413" w:rsidRPr="00516E8D" w:rsidRDefault="00517314" w:rsidP="00AB6413">
       <w:pPr>
@@ -10187,573 +20526,1928 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="309"/>
         <w:tblW w:w="10607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2986"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB6413" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00AB6413" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB6413" w:rsidRPr="003004B3" w:rsidRDefault="00AB6413" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00AB6413" w:rsidRPr="003004B3" w:rsidRDefault="00AB6413" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Кол-во мест</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB6413" w:rsidRPr="003004B3" w:rsidRDefault="00AB6413" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00AB6413" w:rsidRPr="003004B3" w:rsidRDefault="00AB6413" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Всего </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB6413" w:rsidRPr="003004B3" w:rsidRDefault="00AB6413" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00AB6413" w:rsidRPr="003004B3" w:rsidRDefault="00AB6413" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB6413" w:rsidRPr="003004B3" w:rsidRDefault="00AB6413" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00AB6413" w:rsidRPr="003004B3" w:rsidRDefault="00AB6413" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Вид финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB6413" w:rsidRPr="003004B3" w:rsidRDefault="00AB6413" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00AB6413" w:rsidRPr="003004B3" w:rsidRDefault="00AB6413" w:rsidP="00B044C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Форма вступительного испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6413" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB6413" w:rsidRPr="00DA5C7C" w:rsidRDefault="00AB6413" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00223717">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB6413" w:rsidRDefault="00AB6413" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00C213E5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Арслан Аиша Мухаммадовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00C213E5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кононенко Антонина Антоновна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Договор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вст.исп </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00C213E5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Куценко Марина  Алексеевна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мошкарова Камилла Валерьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00223717">
+        <w:trPr>
+          <w:trHeight w:val="213"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00C213E5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Николенко Ангелия Димитриевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Овчаренко Арина Олеговна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRPr="002B758B" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЕГЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Орлова Вероника Валентиновна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Павлова Анастасия Сергеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Селезнев Владислав Игоревич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB6413" w:rsidRDefault="007C3689" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB6413" w:rsidRDefault="00AB6413" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6413" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB6413" w:rsidRDefault="00AB6413" w:rsidP="00EC09A3">
-[...12 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB6413" w:rsidRDefault="00AB6413" w:rsidP="00EC09A3">
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суханова Анастасия Евгеньевна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRPr="002B758B" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B758B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст. исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тицкая Анастасия Игоревна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B758B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст. исп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00C213E5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Токарева Валерия Александровна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Токарева Валерия Александровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст.исп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Червоная Екатерина Михайловна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB6413" w:rsidRDefault="007C3689" w:rsidP="007C3689">
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007C3689" w:rsidRDefault="00AB6413" w:rsidP="007C3689">
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вст. исп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C3689" w:rsidRPr="00DA5C7C" w:rsidTr="00EC09A3">
+      <w:tr w:rsidR="00223717" w:rsidRPr="00DA5C7C" w:rsidTr="00B044C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C3689" w:rsidRDefault="007C3689" w:rsidP="00EC09A3">
-[...12 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007C3689" w:rsidRDefault="007C3689" w:rsidP="00EC09A3">
-[...16 lines deleted...]
-              <w:t>Тицкая Анастасия Игоревна</w:t>
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="00B044C5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Черкасов Данил Михайлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007C3689" w:rsidRDefault="007C3689" w:rsidP="007C3689">
+          <w:p w:rsidR="00223717" w:rsidRDefault="00223717" w:rsidP="007C3689">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2986" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007C3689" w:rsidRDefault="007C3689" w:rsidP="007C3689">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00223717" w:rsidRPr="002B758B" w:rsidRDefault="00223717" w:rsidP="007C3689">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B758B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вст. исп.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00393D54" w:rsidRDefault="00393D54" w:rsidP="00BB1AA7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00393D54" w:rsidSect="003B5678">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="284" w:right="710" w:bottom="340" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="60"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00362BD2" w:rsidRDefault="00362BD2" w:rsidP="007F1873">
+    <w:p w:rsidR="00403F3B" w:rsidRDefault="00403F3B" w:rsidP="007F1873">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00362BD2" w:rsidRDefault="00362BD2" w:rsidP="007F1873">
+    <w:p w:rsidR="00403F3B" w:rsidRDefault="00403F3B" w:rsidP="007F1873">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00362BD2" w:rsidRDefault="00362BD2" w:rsidP="007F1873">
+    <w:p w:rsidR="00403F3B" w:rsidRDefault="00403F3B" w:rsidP="007F1873">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00362BD2" w:rsidRDefault="00362BD2" w:rsidP="007F1873">
+    <w:p w:rsidR="00403F3B" w:rsidRDefault="00403F3B" w:rsidP="007F1873">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="116E68F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="961AF984"/>
     <w:lvl w:ilvl="0" w:tplc="3104B68C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
@@ -11240,1059 +22934,1139 @@
     <w:rsidRoot w:val="00265BD2"/>
     <w:rsid w:val="0000124F"/>
     <w:rsid w:val="00002C0D"/>
     <w:rsid w:val="00003343"/>
     <w:rsid w:val="0000384C"/>
     <w:rsid w:val="000055B2"/>
     <w:rsid w:val="0000619B"/>
     <w:rsid w:val="000070EB"/>
     <w:rsid w:val="00007BA4"/>
     <w:rsid w:val="00010E73"/>
     <w:rsid w:val="00012DE9"/>
     <w:rsid w:val="00020A02"/>
     <w:rsid w:val="00024EDB"/>
     <w:rsid w:val="0003007A"/>
     <w:rsid w:val="0003116A"/>
     <w:rsid w:val="0003498B"/>
     <w:rsid w:val="00035C78"/>
     <w:rsid w:val="00035D44"/>
     <w:rsid w:val="0003785A"/>
     <w:rsid w:val="00040BD3"/>
     <w:rsid w:val="000413F9"/>
     <w:rsid w:val="00043C99"/>
     <w:rsid w:val="00045DDF"/>
     <w:rsid w:val="00047701"/>
     <w:rsid w:val="000503A8"/>
+    <w:rsid w:val="00052FFB"/>
     <w:rsid w:val="00054199"/>
+    <w:rsid w:val="000552EB"/>
     <w:rsid w:val="000556E4"/>
     <w:rsid w:val="00055D0E"/>
     <w:rsid w:val="00055E95"/>
     <w:rsid w:val="0006170A"/>
     <w:rsid w:val="00067160"/>
     <w:rsid w:val="00070518"/>
     <w:rsid w:val="00072FC8"/>
+    <w:rsid w:val="00073B0F"/>
     <w:rsid w:val="0007492A"/>
     <w:rsid w:val="00074F61"/>
     <w:rsid w:val="00075611"/>
     <w:rsid w:val="000766D6"/>
     <w:rsid w:val="00081E5E"/>
     <w:rsid w:val="00082BE2"/>
     <w:rsid w:val="00082F8D"/>
     <w:rsid w:val="00084003"/>
     <w:rsid w:val="00084A31"/>
     <w:rsid w:val="00086012"/>
     <w:rsid w:val="00087158"/>
     <w:rsid w:val="00090329"/>
     <w:rsid w:val="00091BD5"/>
     <w:rsid w:val="0009482C"/>
+    <w:rsid w:val="000952EE"/>
     <w:rsid w:val="00097217"/>
     <w:rsid w:val="000A4897"/>
     <w:rsid w:val="000A58A3"/>
     <w:rsid w:val="000A645C"/>
+    <w:rsid w:val="000B09CC"/>
     <w:rsid w:val="000B0A75"/>
     <w:rsid w:val="000B165E"/>
     <w:rsid w:val="000B783D"/>
     <w:rsid w:val="000C1002"/>
     <w:rsid w:val="000C1642"/>
     <w:rsid w:val="000C370F"/>
     <w:rsid w:val="000C444F"/>
+    <w:rsid w:val="000C7E75"/>
     <w:rsid w:val="000D0017"/>
     <w:rsid w:val="000D5566"/>
     <w:rsid w:val="000D738B"/>
     <w:rsid w:val="000D7E62"/>
     <w:rsid w:val="000E016F"/>
     <w:rsid w:val="000E40DE"/>
+    <w:rsid w:val="000E5CE7"/>
     <w:rsid w:val="000E6383"/>
     <w:rsid w:val="000E7AD4"/>
     <w:rsid w:val="000F0140"/>
     <w:rsid w:val="000F08F4"/>
     <w:rsid w:val="000F0C54"/>
     <w:rsid w:val="000F7A6F"/>
     <w:rsid w:val="00102FCA"/>
     <w:rsid w:val="00106D6E"/>
     <w:rsid w:val="00113660"/>
     <w:rsid w:val="001223BD"/>
     <w:rsid w:val="00123243"/>
     <w:rsid w:val="001241E5"/>
     <w:rsid w:val="0012645C"/>
+    <w:rsid w:val="001312EC"/>
     <w:rsid w:val="00131470"/>
     <w:rsid w:val="00132FCE"/>
+    <w:rsid w:val="00134650"/>
     <w:rsid w:val="001346A0"/>
     <w:rsid w:val="001361A5"/>
     <w:rsid w:val="0013691A"/>
     <w:rsid w:val="0013700C"/>
     <w:rsid w:val="0013715A"/>
     <w:rsid w:val="001438EB"/>
     <w:rsid w:val="00143FFA"/>
     <w:rsid w:val="001459BD"/>
     <w:rsid w:val="001460D2"/>
     <w:rsid w:val="00155633"/>
     <w:rsid w:val="00157FAB"/>
     <w:rsid w:val="00161197"/>
     <w:rsid w:val="0016124B"/>
     <w:rsid w:val="001635AC"/>
     <w:rsid w:val="00164942"/>
     <w:rsid w:val="001670C4"/>
     <w:rsid w:val="0017068A"/>
     <w:rsid w:val="00171B6A"/>
     <w:rsid w:val="00173CD3"/>
     <w:rsid w:val="0017498A"/>
     <w:rsid w:val="00177244"/>
+    <w:rsid w:val="00177EF3"/>
     <w:rsid w:val="00180B0A"/>
     <w:rsid w:val="001827B3"/>
     <w:rsid w:val="00182A5C"/>
     <w:rsid w:val="0018437D"/>
     <w:rsid w:val="00184496"/>
     <w:rsid w:val="001922B9"/>
     <w:rsid w:val="00193FAF"/>
     <w:rsid w:val="00194131"/>
+    <w:rsid w:val="00194399"/>
     <w:rsid w:val="00195FC1"/>
     <w:rsid w:val="001A408E"/>
     <w:rsid w:val="001A40B0"/>
     <w:rsid w:val="001A5854"/>
     <w:rsid w:val="001A6E8C"/>
     <w:rsid w:val="001A70A8"/>
     <w:rsid w:val="001A7BD7"/>
     <w:rsid w:val="001B0B31"/>
     <w:rsid w:val="001B19E3"/>
     <w:rsid w:val="001B372C"/>
     <w:rsid w:val="001C251E"/>
     <w:rsid w:val="001C27E7"/>
     <w:rsid w:val="001C4B40"/>
     <w:rsid w:val="001C5176"/>
     <w:rsid w:val="001C53A4"/>
     <w:rsid w:val="001C6855"/>
     <w:rsid w:val="001C6BBF"/>
     <w:rsid w:val="001C73D3"/>
     <w:rsid w:val="001D027D"/>
     <w:rsid w:val="001D24D2"/>
     <w:rsid w:val="001D4EC2"/>
     <w:rsid w:val="001E149C"/>
     <w:rsid w:val="001E1D91"/>
     <w:rsid w:val="001E287E"/>
     <w:rsid w:val="001E35B6"/>
     <w:rsid w:val="001E4E1A"/>
     <w:rsid w:val="001E5A81"/>
     <w:rsid w:val="001E5E0A"/>
     <w:rsid w:val="001E609E"/>
     <w:rsid w:val="001E64CA"/>
+    <w:rsid w:val="001F03A9"/>
     <w:rsid w:val="001F0AB4"/>
+    <w:rsid w:val="001F345C"/>
     <w:rsid w:val="001F41F9"/>
     <w:rsid w:val="001F6E66"/>
     <w:rsid w:val="001F70D1"/>
     <w:rsid w:val="00200A06"/>
     <w:rsid w:val="00205D98"/>
     <w:rsid w:val="00210F9D"/>
     <w:rsid w:val="002145AA"/>
     <w:rsid w:val="00215DFB"/>
     <w:rsid w:val="002163F1"/>
     <w:rsid w:val="00216F24"/>
     <w:rsid w:val="00220603"/>
     <w:rsid w:val="00223011"/>
+    <w:rsid w:val="00223717"/>
     <w:rsid w:val="00223E99"/>
     <w:rsid w:val="00224895"/>
     <w:rsid w:val="00224F4F"/>
+    <w:rsid w:val="002258F7"/>
     <w:rsid w:val="00226D35"/>
     <w:rsid w:val="0023101B"/>
     <w:rsid w:val="0023284A"/>
     <w:rsid w:val="002402C1"/>
     <w:rsid w:val="00240A9C"/>
     <w:rsid w:val="002436CC"/>
     <w:rsid w:val="00244812"/>
+    <w:rsid w:val="00246565"/>
     <w:rsid w:val="002606DC"/>
     <w:rsid w:val="002607AE"/>
     <w:rsid w:val="00261E56"/>
     <w:rsid w:val="00264CE4"/>
     <w:rsid w:val="00264E04"/>
     <w:rsid w:val="00265BD2"/>
     <w:rsid w:val="002661A3"/>
     <w:rsid w:val="0026730E"/>
     <w:rsid w:val="002674B1"/>
     <w:rsid w:val="00267BB1"/>
     <w:rsid w:val="002739DD"/>
     <w:rsid w:val="00275033"/>
     <w:rsid w:val="002755BD"/>
     <w:rsid w:val="0027675F"/>
+    <w:rsid w:val="00276963"/>
     <w:rsid w:val="0028060A"/>
     <w:rsid w:val="00281FC6"/>
     <w:rsid w:val="00284D85"/>
     <w:rsid w:val="00285059"/>
     <w:rsid w:val="0028681E"/>
     <w:rsid w:val="002A026F"/>
     <w:rsid w:val="002A1008"/>
     <w:rsid w:val="002A37B2"/>
     <w:rsid w:val="002A4EBF"/>
     <w:rsid w:val="002A5140"/>
     <w:rsid w:val="002A5A6A"/>
     <w:rsid w:val="002A7E8A"/>
     <w:rsid w:val="002B0074"/>
     <w:rsid w:val="002B0732"/>
     <w:rsid w:val="002B1497"/>
     <w:rsid w:val="002B4079"/>
     <w:rsid w:val="002B49CD"/>
     <w:rsid w:val="002B5018"/>
+    <w:rsid w:val="002B758B"/>
     <w:rsid w:val="002B775F"/>
     <w:rsid w:val="002C0974"/>
     <w:rsid w:val="002C2125"/>
     <w:rsid w:val="002C2357"/>
     <w:rsid w:val="002D1D23"/>
     <w:rsid w:val="002D761E"/>
     <w:rsid w:val="002E3B5E"/>
     <w:rsid w:val="002E45BE"/>
     <w:rsid w:val="002E61A2"/>
     <w:rsid w:val="002E780F"/>
     <w:rsid w:val="002F0509"/>
     <w:rsid w:val="002F2868"/>
     <w:rsid w:val="002F728C"/>
     <w:rsid w:val="003004B3"/>
     <w:rsid w:val="003050A0"/>
     <w:rsid w:val="003104A4"/>
     <w:rsid w:val="00310ED0"/>
     <w:rsid w:val="00313E10"/>
     <w:rsid w:val="0031494F"/>
+    <w:rsid w:val="003158E9"/>
     <w:rsid w:val="00316FC8"/>
     <w:rsid w:val="003217F0"/>
     <w:rsid w:val="00321A55"/>
     <w:rsid w:val="00327F65"/>
     <w:rsid w:val="0033019C"/>
     <w:rsid w:val="003301CF"/>
     <w:rsid w:val="0033145E"/>
     <w:rsid w:val="00332A85"/>
     <w:rsid w:val="00334423"/>
     <w:rsid w:val="0033524E"/>
     <w:rsid w:val="0033724C"/>
     <w:rsid w:val="00337491"/>
+    <w:rsid w:val="003375C7"/>
     <w:rsid w:val="003408E2"/>
     <w:rsid w:val="0034149A"/>
     <w:rsid w:val="003422ED"/>
     <w:rsid w:val="0034308C"/>
     <w:rsid w:val="00347724"/>
     <w:rsid w:val="003504B4"/>
     <w:rsid w:val="00357A3B"/>
     <w:rsid w:val="00357BAE"/>
+    <w:rsid w:val="003606A8"/>
     <w:rsid w:val="003622D8"/>
     <w:rsid w:val="00362BD2"/>
     <w:rsid w:val="00371B4C"/>
     <w:rsid w:val="003768ED"/>
     <w:rsid w:val="003816D4"/>
     <w:rsid w:val="003818E3"/>
     <w:rsid w:val="003822FC"/>
     <w:rsid w:val="00382AF0"/>
+    <w:rsid w:val="00383754"/>
     <w:rsid w:val="00383CFE"/>
     <w:rsid w:val="003863D1"/>
     <w:rsid w:val="00386DB5"/>
     <w:rsid w:val="0039318B"/>
     <w:rsid w:val="00393D07"/>
     <w:rsid w:val="00393D54"/>
     <w:rsid w:val="003955E8"/>
     <w:rsid w:val="00395651"/>
     <w:rsid w:val="003A0A0E"/>
+    <w:rsid w:val="003A1293"/>
     <w:rsid w:val="003A1D39"/>
     <w:rsid w:val="003A1DA1"/>
     <w:rsid w:val="003A276F"/>
     <w:rsid w:val="003A2D50"/>
     <w:rsid w:val="003A37F0"/>
     <w:rsid w:val="003A4755"/>
+    <w:rsid w:val="003A5D9F"/>
     <w:rsid w:val="003A6D83"/>
     <w:rsid w:val="003B2290"/>
     <w:rsid w:val="003B2905"/>
     <w:rsid w:val="003B3F44"/>
     <w:rsid w:val="003B5678"/>
     <w:rsid w:val="003C002A"/>
+    <w:rsid w:val="003C0EED"/>
     <w:rsid w:val="003C1EF1"/>
     <w:rsid w:val="003C4430"/>
+    <w:rsid w:val="003C6749"/>
     <w:rsid w:val="003C71E1"/>
     <w:rsid w:val="003C7FA3"/>
     <w:rsid w:val="003D02C9"/>
     <w:rsid w:val="003D0305"/>
     <w:rsid w:val="003D2750"/>
     <w:rsid w:val="003D353C"/>
     <w:rsid w:val="003D3D82"/>
     <w:rsid w:val="003D52B8"/>
     <w:rsid w:val="003D7490"/>
     <w:rsid w:val="003E26CF"/>
     <w:rsid w:val="003E29A2"/>
     <w:rsid w:val="003E2FE4"/>
     <w:rsid w:val="003E3293"/>
     <w:rsid w:val="003E5E8F"/>
     <w:rsid w:val="003F06E3"/>
     <w:rsid w:val="003F227C"/>
     <w:rsid w:val="003F3297"/>
     <w:rsid w:val="003F5FDB"/>
     <w:rsid w:val="0040024F"/>
     <w:rsid w:val="00402E39"/>
+    <w:rsid w:val="00403F3B"/>
     <w:rsid w:val="00404FDE"/>
     <w:rsid w:val="0040672F"/>
     <w:rsid w:val="00410446"/>
     <w:rsid w:val="00413B7E"/>
     <w:rsid w:val="00413F03"/>
     <w:rsid w:val="0042066D"/>
     <w:rsid w:val="00420774"/>
     <w:rsid w:val="00420B97"/>
     <w:rsid w:val="0042116E"/>
     <w:rsid w:val="00421232"/>
     <w:rsid w:val="0042776D"/>
     <w:rsid w:val="004301B4"/>
     <w:rsid w:val="0043030E"/>
     <w:rsid w:val="004323F3"/>
     <w:rsid w:val="00433A3B"/>
     <w:rsid w:val="00434C57"/>
     <w:rsid w:val="00436CD1"/>
     <w:rsid w:val="00437CB9"/>
     <w:rsid w:val="004408E0"/>
     <w:rsid w:val="004411F0"/>
     <w:rsid w:val="004433BC"/>
     <w:rsid w:val="004450DA"/>
     <w:rsid w:val="00445174"/>
     <w:rsid w:val="004521CD"/>
     <w:rsid w:val="00452E09"/>
     <w:rsid w:val="0045424E"/>
     <w:rsid w:val="00462807"/>
     <w:rsid w:val="004668D8"/>
     <w:rsid w:val="0046789E"/>
     <w:rsid w:val="0047003C"/>
     <w:rsid w:val="004702DE"/>
     <w:rsid w:val="00470B32"/>
     <w:rsid w:val="00472D38"/>
     <w:rsid w:val="00474300"/>
     <w:rsid w:val="00475000"/>
     <w:rsid w:val="004779E4"/>
     <w:rsid w:val="00480B15"/>
     <w:rsid w:val="00491CA6"/>
     <w:rsid w:val="00495374"/>
     <w:rsid w:val="004954F4"/>
     <w:rsid w:val="00495CE3"/>
     <w:rsid w:val="004A4738"/>
     <w:rsid w:val="004B265E"/>
     <w:rsid w:val="004B3C07"/>
     <w:rsid w:val="004B4A9F"/>
+    <w:rsid w:val="004B559F"/>
     <w:rsid w:val="004C239C"/>
     <w:rsid w:val="004C38A8"/>
     <w:rsid w:val="004C4F49"/>
     <w:rsid w:val="004C6BCB"/>
     <w:rsid w:val="004C714B"/>
     <w:rsid w:val="004D1271"/>
     <w:rsid w:val="004D1FD6"/>
     <w:rsid w:val="004D4EDE"/>
     <w:rsid w:val="004E0943"/>
     <w:rsid w:val="004E3A1A"/>
     <w:rsid w:val="004F012A"/>
+    <w:rsid w:val="004F190F"/>
     <w:rsid w:val="004F2EE4"/>
     <w:rsid w:val="004F4CDC"/>
     <w:rsid w:val="004F7AD7"/>
     <w:rsid w:val="0050022F"/>
     <w:rsid w:val="00501001"/>
     <w:rsid w:val="005043E7"/>
     <w:rsid w:val="00505C10"/>
+    <w:rsid w:val="0050760C"/>
     <w:rsid w:val="00507CA7"/>
     <w:rsid w:val="00507E88"/>
     <w:rsid w:val="0051055D"/>
     <w:rsid w:val="00510C48"/>
+    <w:rsid w:val="00512E35"/>
     <w:rsid w:val="005159AD"/>
     <w:rsid w:val="00515F91"/>
     <w:rsid w:val="00516E8D"/>
     <w:rsid w:val="00517314"/>
     <w:rsid w:val="00521A02"/>
     <w:rsid w:val="00523DBC"/>
     <w:rsid w:val="00523E7B"/>
     <w:rsid w:val="00525415"/>
     <w:rsid w:val="005258A3"/>
     <w:rsid w:val="005262CC"/>
     <w:rsid w:val="005277D9"/>
     <w:rsid w:val="00530051"/>
     <w:rsid w:val="005328C7"/>
     <w:rsid w:val="00536A17"/>
     <w:rsid w:val="005379BC"/>
     <w:rsid w:val="00541165"/>
+    <w:rsid w:val="0054120F"/>
+    <w:rsid w:val="00542122"/>
     <w:rsid w:val="00542C79"/>
     <w:rsid w:val="00543517"/>
     <w:rsid w:val="00544277"/>
     <w:rsid w:val="00544CFF"/>
     <w:rsid w:val="005461F6"/>
     <w:rsid w:val="00551E93"/>
     <w:rsid w:val="005562A0"/>
     <w:rsid w:val="00560F03"/>
     <w:rsid w:val="005613D7"/>
     <w:rsid w:val="00562510"/>
     <w:rsid w:val="005626D6"/>
     <w:rsid w:val="00562FD9"/>
     <w:rsid w:val="00564549"/>
     <w:rsid w:val="0056542B"/>
     <w:rsid w:val="005663A9"/>
     <w:rsid w:val="00571F62"/>
     <w:rsid w:val="00573E67"/>
     <w:rsid w:val="00575BD6"/>
     <w:rsid w:val="005763C2"/>
     <w:rsid w:val="005823F4"/>
     <w:rsid w:val="00585CA6"/>
     <w:rsid w:val="00586AA5"/>
     <w:rsid w:val="00590505"/>
     <w:rsid w:val="005906D2"/>
     <w:rsid w:val="00591575"/>
     <w:rsid w:val="005938FA"/>
     <w:rsid w:val="00593C20"/>
     <w:rsid w:val="00594F3A"/>
     <w:rsid w:val="0059615C"/>
     <w:rsid w:val="005A1A79"/>
     <w:rsid w:val="005A1FED"/>
     <w:rsid w:val="005A229C"/>
     <w:rsid w:val="005A327A"/>
     <w:rsid w:val="005B110C"/>
     <w:rsid w:val="005B37DC"/>
     <w:rsid w:val="005B3DC4"/>
     <w:rsid w:val="005B4C42"/>
     <w:rsid w:val="005B75C2"/>
     <w:rsid w:val="005B7E53"/>
     <w:rsid w:val="005C2FEE"/>
     <w:rsid w:val="005C3464"/>
     <w:rsid w:val="005C3D04"/>
     <w:rsid w:val="005D3FD4"/>
     <w:rsid w:val="005D5905"/>
     <w:rsid w:val="005E05D9"/>
     <w:rsid w:val="005E234A"/>
     <w:rsid w:val="005E31B2"/>
     <w:rsid w:val="005E4F5E"/>
+    <w:rsid w:val="005E5495"/>
     <w:rsid w:val="005E5EF6"/>
+    <w:rsid w:val="005E6806"/>
     <w:rsid w:val="005E6BBA"/>
     <w:rsid w:val="005E7F34"/>
     <w:rsid w:val="005F328E"/>
     <w:rsid w:val="005F6098"/>
     <w:rsid w:val="005F72D4"/>
     <w:rsid w:val="00600653"/>
     <w:rsid w:val="00600F02"/>
     <w:rsid w:val="006025B1"/>
     <w:rsid w:val="006026EB"/>
     <w:rsid w:val="00613A56"/>
     <w:rsid w:val="0061410E"/>
     <w:rsid w:val="006155E5"/>
     <w:rsid w:val="006158A0"/>
     <w:rsid w:val="00615A0C"/>
     <w:rsid w:val="006177A8"/>
     <w:rsid w:val="00617A73"/>
     <w:rsid w:val="006220B8"/>
     <w:rsid w:val="00625C33"/>
     <w:rsid w:val="0062607F"/>
     <w:rsid w:val="00627492"/>
     <w:rsid w:val="0062779F"/>
     <w:rsid w:val="00627F35"/>
     <w:rsid w:val="00627F70"/>
     <w:rsid w:val="00632282"/>
     <w:rsid w:val="00641477"/>
     <w:rsid w:val="00644083"/>
     <w:rsid w:val="00644477"/>
     <w:rsid w:val="00645427"/>
     <w:rsid w:val="00645D26"/>
     <w:rsid w:val="00646A74"/>
     <w:rsid w:val="00646CFE"/>
     <w:rsid w:val="00647A2F"/>
     <w:rsid w:val="006505C3"/>
+    <w:rsid w:val="00654AC3"/>
     <w:rsid w:val="0065506A"/>
     <w:rsid w:val="006617D7"/>
     <w:rsid w:val="00662B1D"/>
     <w:rsid w:val="0066686B"/>
     <w:rsid w:val="00667195"/>
     <w:rsid w:val="00667447"/>
     <w:rsid w:val="0067344D"/>
+    <w:rsid w:val="00674BAE"/>
     <w:rsid w:val="006751E6"/>
     <w:rsid w:val="00676117"/>
     <w:rsid w:val="006773F4"/>
     <w:rsid w:val="00680AC7"/>
     <w:rsid w:val="00682544"/>
     <w:rsid w:val="00682FD2"/>
     <w:rsid w:val="0068351F"/>
     <w:rsid w:val="00685C5D"/>
     <w:rsid w:val="00685D60"/>
     <w:rsid w:val="00687BFC"/>
     <w:rsid w:val="00691DB0"/>
     <w:rsid w:val="00691F4A"/>
     <w:rsid w:val="00693D16"/>
     <w:rsid w:val="006949EE"/>
     <w:rsid w:val="006A1DAA"/>
     <w:rsid w:val="006A63B4"/>
     <w:rsid w:val="006A6CE8"/>
     <w:rsid w:val="006B1EAF"/>
     <w:rsid w:val="006B2E4B"/>
     <w:rsid w:val="006B3582"/>
     <w:rsid w:val="006B391F"/>
     <w:rsid w:val="006B4278"/>
     <w:rsid w:val="006B59E2"/>
     <w:rsid w:val="006B6DE3"/>
     <w:rsid w:val="006C3EEB"/>
     <w:rsid w:val="006C441B"/>
     <w:rsid w:val="006C4A53"/>
     <w:rsid w:val="006C51B0"/>
     <w:rsid w:val="006C55F3"/>
     <w:rsid w:val="006C5C08"/>
     <w:rsid w:val="006C6C80"/>
     <w:rsid w:val="006C6C9E"/>
     <w:rsid w:val="006C6FD5"/>
     <w:rsid w:val="006D011C"/>
     <w:rsid w:val="006E1797"/>
     <w:rsid w:val="006E1D47"/>
     <w:rsid w:val="006E2FDA"/>
     <w:rsid w:val="006E444A"/>
+    <w:rsid w:val="006E5F37"/>
     <w:rsid w:val="006E6BE4"/>
     <w:rsid w:val="006E7239"/>
     <w:rsid w:val="006F1735"/>
     <w:rsid w:val="006F200F"/>
     <w:rsid w:val="006F4FD3"/>
     <w:rsid w:val="006F71BA"/>
     <w:rsid w:val="006F74A8"/>
     <w:rsid w:val="007039BA"/>
     <w:rsid w:val="00703F2C"/>
+    <w:rsid w:val="00704445"/>
     <w:rsid w:val="00704ACD"/>
     <w:rsid w:val="00704FB7"/>
     <w:rsid w:val="00712F56"/>
+    <w:rsid w:val="00715E29"/>
     <w:rsid w:val="00716080"/>
     <w:rsid w:val="007205DC"/>
     <w:rsid w:val="00721837"/>
     <w:rsid w:val="0072230A"/>
     <w:rsid w:val="007315E1"/>
     <w:rsid w:val="007335D3"/>
     <w:rsid w:val="00733B95"/>
     <w:rsid w:val="00735854"/>
     <w:rsid w:val="0074120A"/>
     <w:rsid w:val="00742014"/>
     <w:rsid w:val="00742EC8"/>
     <w:rsid w:val="00745A82"/>
     <w:rsid w:val="00745B70"/>
     <w:rsid w:val="00745E9A"/>
     <w:rsid w:val="00746A80"/>
     <w:rsid w:val="00746ED0"/>
+    <w:rsid w:val="007514F2"/>
     <w:rsid w:val="00754590"/>
     <w:rsid w:val="00754AE0"/>
     <w:rsid w:val="00755348"/>
     <w:rsid w:val="00757F5F"/>
     <w:rsid w:val="00760119"/>
     <w:rsid w:val="007601D8"/>
     <w:rsid w:val="007608EA"/>
     <w:rsid w:val="007623A6"/>
     <w:rsid w:val="00765C77"/>
     <w:rsid w:val="00767D5D"/>
     <w:rsid w:val="007707F8"/>
     <w:rsid w:val="007710E6"/>
     <w:rsid w:val="007739D8"/>
     <w:rsid w:val="00775592"/>
     <w:rsid w:val="00777E8B"/>
     <w:rsid w:val="0078273B"/>
     <w:rsid w:val="00785362"/>
     <w:rsid w:val="007879B6"/>
     <w:rsid w:val="00790AD5"/>
     <w:rsid w:val="0079309A"/>
     <w:rsid w:val="0079382D"/>
     <w:rsid w:val="007939C1"/>
     <w:rsid w:val="00795583"/>
     <w:rsid w:val="00795887"/>
     <w:rsid w:val="007A0E81"/>
     <w:rsid w:val="007A2B37"/>
     <w:rsid w:val="007A4593"/>
     <w:rsid w:val="007A547A"/>
     <w:rsid w:val="007A593C"/>
     <w:rsid w:val="007A671C"/>
     <w:rsid w:val="007A6FE4"/>
     <w:rsid w:val="007A7706"/>
+    <w:rsid w:val="007B13B7"/>
     <w:rsid w:val="007B1477"/>
     <w:rsid w:val="007B32DC"/>
     <w:rsid w:val="007B54D4"/>
     <w:rsid w:val="007B5B5B"/>
     <w:rsid w:val="007C01CA"/>
     <w:rsid w:val="007C3689"/>
     <w:rsid w:val="007C40C4"/>
     <w:rsid w:val="007C7882"/>
     <w:rsid w:val="007C7FE3"/>
     <w:rsid w:val="007D06AC"/>
     <w:rsid w:val="007D1C11"/>
     <w:rsid w:val="007D2E7D"/>
     <w:rsid w:val="007D34AC"/>
     <w:rsid w:val="007D5A19"/>
     <w:rsid w:val="007D5D26"/>
     <w:rsid w:val="007D650F"/>
     <w:rsid w:val="007D6AC7"/>
     <w:rsid w:val="007D74DD"/>
     <w:rsid w:val="007E13AF"/>
     <w:rsid w:val="007E1584"/>
     <w:rsid w:val="007E1644"/>
     <w:rsid w:val="007E24E9"/>
     <w:rsid w:val="007E3BEC"/>
+    <w:rsid w:val="007E51D6"/>
     <w:rsid w:val="007E5783"/>
     <w:rsid w:val="007F17D7"/>
     <w:rsid w:val="007F1873"/>
     <w:rsid w:val="007F24E0"/>
     <w:rsid w:val="007F3335"/>
     <w:rsid w:val="007F715D"/>
     <w:rsid w:val="00801202"/>
     <w:rsid w:val="00802963"/>
     <w:rsid w:val="00802E0D"/>
     <w:rsid w:val="0080331A"/>
     <w:rsid w:val="00806097"/>
+    <w:rsid w:val="008104B1"/>
     <w:rsid w:val="008117CB"/>
     <w:rsid w:val="00812EDB"/>
     <w:rsid w:val="008176BD"/>
     <w:rsid w:val="00817CBE"/>
     <w:rsid w:val="00820508"/>
     <w:rsid w:val="00820658"/>
+    <w:rsid w:val="008212A3"/>
     <w:rsid w:val="00821DF7"/>
     <w:rsid w:val="008231F3"/>
     <w:rsid w:val="008267C4"/>
     <w:rsid w:val="0083026D"/>
     <w:rsid w:val="0083034C"/>
     <w:rsid w:val="00831804"/>
     <w:rsid w:val="00832F15"/>
     <w:rsid w:val="00835AE1"/>
+    <w:rsid w:val="00841678"/>
     <w:rsid w:val="00843032"/>
     <w:rsid w:val="0084415C"/>
     <w:rsid w:val="008452AA"/>
     <w:rsid w:val="00845E06"/>
     <w:rsid w:val="008468D4"/>
     <w:rsid w:val="0085009B"/>
     <w:rsid w:val="00850967"/>
     <w:rsid w:val="0085209A"/>
     <w:rsid w:val="008533C1"/>
     <w:rsid w:val="00853677"/>
     <w:rsid w:val="008547EB"/>
     <w:rsid w:val="008570CC"/>
     <w:rsid w:val="00857AEE"/>
     <w:rsid w:val="0086201B"/>
     <w:rsid w:val="0086323E"/>
     <w:rsid w:val="008656D4"/>
+    <w:rsid w:val="00867DC5"/>
     <w:rsid w:val="00867DC7"/>
     <w:rsid w:val="008728BF"/>
     <w:rsid w:val="00875C75"/>
     <w:rsid w:val="00875DF9"/>
     <w:rsid w:val="00877AB9"/>
     <w:rsid w:val="00877B1C"/>
     <w:rsid w:val="008804E0"/>
     <w:rsid w:val="008813E2"/>
     <w:rsid w:val="008816D3"/>
     <w:rsid w:val="00881C51"/>
     <w:rsid w:val="008824E6"/>
     <w:rsid w:val="00882F9A"/>
     <w:rsid w:val="00887E0A"/>
     <w:rsid w:val="00892FC2"/>
     <w:rsid w:val="008936D1"/>
+    <w:rsid w:val="00893980"/>
     <w:rsid w:val="00893D02"/>
     <w:rsid w:val="00895492"/>
     <w:rsid w:val="0089585F"/>
     <w:rsid w:val="00897520"/>
+    <w:rsid w:val="008A4D4C"/>
     <w:rsid w:val="008A4FC2"/>
     <w:rsid w:val="008A63CB"/>
     <w:rsid w:val="008A63EF"/>
     <w:rsid w:val="008A7006"/>
     <w:rsid w:val="008A78FD"/>
     <w:rsid w:val="008B0CE1"/>
     <w:rsid w:val="008B1E84"/>
     <w:rsid w:val="008B26C5"/>
     <w:rsid w:val="008B75CD"/>
     <w:rsid w:val="008C1299"/>
     <w:rsid w:val="008C2072"/>
     <w:rsid w:val="008C31FD"/>
     <w:rsid w:val="008C3BD5"/>
     <w:rsid w:val="008C4249"/>
     <w:rsid w:val="008C5C03"/>
     <w:rsid w:val="008C65CF"/>
     <w:rsid w:val="008D2027"/>
     <w:rsid w:val="008D2819"/>
     <w:rsid w:val="008D2A0C"/>
     <w:rsid w:val="008D6826"/>
     <w:rsid w:val="008E05A2"/>
     <w:rsid w:val="008E2AE0"/>
     <w:rsid w:val="008F0F74"/>
     <w:rsid w:val="008F3254"/>
     <w:rsid w:val="008F609E"/>
     <w:rsid w:val="00900869"/>
     <w:rsid w:val="00900F01"/>
     <w:rsid w:val="00904711"/>
     <w:rsid w:val="009050E1"/>
     <w:rsid w:val="0090651E"/>
+    <w:rsid w:val="00910806"/>
     <w:rsid w:val="00914792"/>
     <w:rsid w:val="00920442"/>
     <w:rsid w:val="009228E8"/>
     <w:rsid w:val="00922E97"/>
     <w:rsid w:val="0092367E"/>
     <w:rsid w:val="00923BEF"/>
     <w:rsid w:val="009247A7"/>
     <w:rsid w:val="00926083"/>
     <w:rsid w:val="0092640C"/>
     <w:rsid w:val="00926E2E"/>
     <w:rsid w:val="00932EFA"/>
     <w:rsid w:val="00933C89"/>
     <w:rsid w:val="00935CB7"/>
     <w:rsid w:val="009416F6"/>
     <w:rsid w:val="00943843"/>
     <w:rsid w:val="00945529"/>
     <w:rsid w:val="0094569C"/>
     <w:rsid w:val="009459BB"/>
     <w:rsid w:val="0094788A"/>
     <w:rsid w:val="00950D2C"/>
     <w:rsid w:val="00954FAC"/>
     <w:rsid w:val="00955375"/>
     <w:rsid w:val="00955828"/>
     <w:rsid w:val="00957E3B"/>
     <w:rsid w:val="0096050A"/>
     <w:rsid w:val="00962CB7"/>
     <w:rsid w:val="00963571"/>
     <w:rsid w:val="00964920"/>
     <w:rsid w:val="0096585E"/>
     <w:rsid w:val="009666E9"/>
+    <w:rsid w:val="00971828"/>
     <w:rsid w:val="009746E6"/>
     <w:rsid w:val="0097472A"/>
     <w:rsid w:val="0097712B"/>
     <w:rsid w:val="009862D3"/>
     <w:rsid w:val="00987D1D"/>
     <w:rsid w:val="00990E6E"/>
     <w:rsid w:val="00992A67"/>
     <w:rsid w:val="00993755"/>
     <w:rsid w:val="00993902"/>
     <w:rsid w:val="00996091"/>
     <w:rsid w:val="00996942"/>
+    <w:rsid w:val="0099703A"/>
     <w:rsid w:val="009A1140"/>
     <w:rsid w:val="009A18B8"/>
     <w:rsid w:val="009A3B52"/>
     <w:rsid w:val="009A4AF1"/>
     <w:rsid w:val="009A5A4E"/>
     <w:rsid w:val="009A6182"/>
     <w:rsid w:val="009B04B3"/>
     <w:rsid w:val="009B19F3"/>
     <w:rsid w:val="009B1C14"/>
     <w:rsid w:val="009B320B"/>
     <w:rsid w:val="009B5501"/>
     <w:rsid w:val="009B648B"/>
     <w:rsid w:val="009B6DC4"/>
     <w:rsid w:val="009C0111"/>
     <w:rsid w:val="009C2072"/>
     <w:rsid w:val="009C31DF"/>
     <w:rsid w:val="009D02B3"/>
     <w:rsid w:val="009D08F9"/>
     <w:rsid w:val="009D2482"/>
     <w:rsid w:val="009D3C34"/>
     <w:rsid w:val="009D3FC7"/>
     <w:rsid w:val="009D40AB"/>
     <w:rsid w:val="009D464B"/>
     <w:rsid w:val="009D6A89"/>
     <w:rsid w:val="009E05FD"/>
     <w:rsid w:val="009E14A6"/>
     <w:rsid w:val="009E2F60"/>
     <w:rsid w:val="009E3386"/>
+    <w:rsid w:val="009F0743"/>
     <w:rsid w:val="009F0B50"/>
     <w:rsid w:val="009F2D38"/>
     <w:rsid w:val="009F71DC"/>
+    <w:rsid w:val="009F7CD6"/>
     <w:rsid w:val="009F7D9F"/>
     <w:rsid w:val="00A027BC"/>
     <w:rsid w:val="00A02887"/>
+    <w:rsid w:val="00A0562F"/>
     <w:rsid w:val="00A057FB"/>
     <w:rsid w:val="00A05F7A"/>
     <w:rsid w:val="00A066D1"/>
     <w:rsid w:val="00A06E9A"/>
     <w:rsid w:val="00A11746"/>
     <w:rsid w:val="00A1451F"/>
     <w:rsid w:val="00A14AAC"/>
     <w:rsid w:val="00A20861"/>
     <w:rsid w:val="00A21538"/>
     <w:rsid w:val="00A25AF3"/>
     <w:rsid w:val="00A302A9"/>
     <w:rsid w:val="00A36F97"/>
     <w:rsid w:val="00A40EE3"/>
     <w:rsid w:val="00A43140"/>
     <w:rsid w:val="00A43B38"/>
     <w:rsid w:val="00A459F2"/>
     <w:rsid w:val="00A47575"/>
+    <w:rsid w:val="00A504C8"/>
     <w:rsid w:val="00A51E9D"/>
     <w:rsid w:val="00A60162"/>
     <w:rsid w:val="00A61CAF"/>
     <w:rsid w:val="00A64C2A"/>
+    <w:rsid w:val="00A659B1"/>
     <w:rsid w:val="00A70011"/>
     <w:rsid w:val="00A718D5"/>
     <w:rsid w:val="00A7271E"/>
+    <w:rsid w:val="00A7379F"/>
     <w:rsid w:val="00A751CF"/>
     <w:rsid w:val="00A7624B"/>
     <w:rsid w:val="00A76D7E"/>
     <w:rsid w:val="00A7757D"/>
     <w:rsid w:val="00A805BB"/>
     <w:rsid w:val="00A8273F"/>
     <w:rsid w:val="00A83769"/>
     <w:rsid w:val="00A83C75"/>
+    <w:rsid w:val="00A87464"/>
     <w:rsid w:val="00A92727"/>
     <w:rsid w:val="00A92C60"/>
     <w:rsid w:val="00A95F54"/>
     <w:rsid w:val="00A962EC"/>
     <w:rsid w:val="00A972E6"/>
     <w:rsid w:val="00AA20D3"/>
+    <w:rsid w:val="00AA64AD"/>
     <w:rsid w:val="00AB0C64"/>
     <w:rsid w:val="00AB6413"/>
     <w:rsid w:val="00AB6633"/>
     <w:rsid w:val="00AB67C0"/>
     <w:rsid w:val="00AB7E6E"/>
     <w:rsid w:val="00AC3AEE"/>
     <w:rsid w:val="00AC4211"/>
     <w:rsid w:val="00AC76A9"/>
     <w:rsid w:val="00AC7D34"/>
     <w:rsid w:val="00AD30C1"/>
     <w:rsid w:val="00AD4050"/>
     <w:rsid w:val="00AD4763"/>
     <w:rsid w:val="00AD5714"/>
     <w:rsid w:val="00AD7B82"/>
     <w:rsid w:val="00AE20D6"/>
     <w:rsid w:val="00AE35FC"/>
     <w:rsid w:val="00AE3E6E"/>
     <w:rsid w:val="00AE6781"/>
     <w:rsid w:val="00AF6361"/>
+    <w:rsid w:val="00B00B2B"/>
+    <w:rsid w:val="00B044C5"/>
     <w:rsid w:val="00B07185"/>
     <w:rsid w:val="00B07CA1"/>
     <w:rsid w:val="00B11BCB"/>
     <w:rsid w:val="00B11F3D"/>
     <w:rsid w:val="00B1520D"/>
     <w:rsid w:val="00B16C82"/>
+    <w:rsid w:val="00B27448"/>
     <w:rsid w:val="00B27779"/>
     <w:rsid w:val="00B34167"/>
     <w:rsid w:val="00B37A3E"/>
     <w:rsid w:val="00B414E7"/>
     <w:rsid w:val="00B439C7"/>
     <w:rsid w:val="00B45750"/>
     <w:rsid w:val="00B47452"/>
     <w:rsid w:val="00B47D26"/>
     <w:rsid w:val="00B50221"/>
     <w:rsid w:val="00B53AB5"/>
+    <w:rsid w:val="00B545B1"/>
     <w:rsid w:val="00B55767"/>
     <w:rsid w:val="00B5694F"/>
     <w:rsid w:val="00B61126"/>
     <w:rsid w:val="00B74FB5"/>
     <w:rsid w:val="00B760D2"/>
     <w:rsid w:val="00B772B5"/>
     <w:rsid w:val="00B826FF"/>
     <w:rsid w:val="00B834CD"/>
     <w:rsid w:val="00B85AF8"/>
     <w:rsid w:val="00B87FF9"/>
     <w:rsid w:val="00B90236"/>
+    <w:rsid w:val="00B90ACB"/>
     <w:rsid w:val="00B91927"/>
     <w:rsid w:val="00B930A8"/>
     <w:rsid w:val="00B94290"/>
     <w:rsid w:val="00B95016"/>
     <w:rsid w:val="00B964C9"/>
     <w:rsid w:val="00BA3345"/>
     <w:rsid w:val="00BA5D99"/>
     <w:rsid w:val="00BB1AA7"/>
     <w:rsid w:val="00BB323A"/>
     <w:rsid w:val="00BB6E05"/>
     <w:rsid w:val="00BC1A5F"/>
     <w:rsid w:val="00BC2D28"/>
     <w:rsid w:val="00BC370F"/>
     <w:rsid w:val="00BC5C07"/>
     <w:rsid w:val="00BD12D2"/>
     <w:rsid w:val="00BD3730"/>
     <w:rsid w:val="00BD4E11"/>
     <w:rsid w:val="00BD5515"/>
     <w:rsid w:val="00BD59D7"/>
     <w:rsid w:val="00BD7AD6"/>
     <w:rsid w:val="00BE0080"/>
     <w:rsid w:val="00BE02CF"/>
     <w:rsid w:val="00BE100C"/>
     <w:rsid w:val="00BF2426"/>
     <w:rsid w:val="00BF2EAC"/>
     <w:rsid w:val="00BF4D06"/>
     <w:rsid w:val="00BF6040"/>
     <w:rsid w:val="00BF6067"/>
     <w:rsid w:val="00BF6070"/>
     <w:rsid w:val="00BF75E1"/>
     <w:rsid w:val="00C0126D"/>
     <w:rsid w:val="00C0339D"/>
     <w:rsid w:val="00C05524"/>
     <w:rsid w:val="00C0611D"/>
     <w:rsid w:val="00C07051"/>
     <w:rsid w:val="00C1222A"/>
     <w:rsid w:val="00C130DE"/>
     <w:rsid w:val="00C15244"/>
+    <w:rsid w:val="00C213E5"/>
     <w:rsid w:val="00C2209B"/>
     <w:rsid w:val="00C25781"/>
     <w:rsid w:val="00C335BA"/>
     <w:rsid w:val="00C336F6"/>
     <w:rsid w:val="00C33714"/>
     <w:rsid w:val="00C33FF4"/>
     <w:rsid w:val="00C35F92"/>
     <w:rsid w:val="00C367EF"/>
     <w:rsid w:val="00C4047F"/>
     <w:rsid w:val="00C43CEC"/>
     <w:rsid w:val="00C43E24"/>
     <w:rsid w:val="00C45E28"/>
     <w:rsid w:val="00C4760D"/>
     <w:rsid w:val="00C50440"/>
     <w:rsid w:val="00C50F36"/>
     <w:rsid w:val="00C51270"/>
+    <w:rsid w:val="00C53922"/>
     <w:rsid w:val="00C54937"/>
+    <w:rsid w:val="00C564EF"/>
     <w:rsid w:val="00C6070C"/>
     <w:rsid w:val="00C61609"/>
     <w:rsid w:val="00C642A4"/>
     <w:rsid w:val="00C6655F"/>
     <w:rsid w:val="00C66995"/>
     <w:rsid w:val="00C6754D"/>
     <w:rsid w:val="00C71144"/>
     <w:rsid w:val="00C71B2F"/>
     <w:rsid w:val="00C72C66"/>
     <w:rsid w:val="00C7400B"/>
     <w:rsid w:val="00C760E6"/>
     <w:rsid w:val="00C770DA"/>
     <w:rsid w:val="00C808E6"/>
     <w:rsid w:val="00C813B4"/>
     <w:rsid w:val="00C94AF6"/>
+    <w:rsid w:val="00CA19AA"/>
     <w:rsid w:val="00CA1D21"/>
     <w:rsid w:val="00CA2294"/>
     <w:rsid w:val="00CA2ADF"/>
     <w:rsid w:val="00CA3246"/>
     <w:rsid w:val="00CA328A"/>
     <w:rsid w:val="00CA4A6E"/>
     <w:rsid w:val="00CA6C44"/>
     <w:rsid w:val="00CB0153"/>
     <w:rsid w:val="00CB11B7"/>
     <w:rsid w:val="00CB146F"/>
     <w:rsid w:val="00CB48B3"/>
     <w:rsid w:val="00CB48BD"/>
     <w:rsid w:val="00CB4A4B"/>
     <w:rsid w:val="00CB6B1B"/>
     <w:rsid w:val="00CB7475"/>
     <w:rsid w:val="00CC4FE1"/>
     <w:rsid w:val="00CC506D"/>
     <w:rsid w:val="00CC7FC3"/>
     <w:rsid w:val="00CD2FCE"/>
     <w:rsid w:val="00CD7ED9"/>
     <w:rsid w:val="00CE18FA"/>
     <w:rsid w:val="00CE1E1D"/>
     <w:rsid w:val="00CE24C6"/>
     <w:rsid w:val="00CE6FBE"/>
     <w:rsid w:val="00CE7356"/>
+    <w:rsid w:val="00CE7A59"/>
     <w:rsid w:val="00D01AAC"/>
+    <w:rsid w:val="00D04AFD"/>
     <w:rsid w:val="00D066FB"/>
     <w:rsid w:val="00D067A4"/>
     <w:rsid w:val="00D1329B"/>
     <w:rsid w:val="00D145A9"/>
     <w:rsid w:val="00D15612"/>
+    <w:rsid w:val="00D15E31"/>
     <w:rsid w:val="00D17FF1"/>
     <w:rsid w:val="00D244A3"/>
     <w:rsid w:val="00D30B18"/>
     <w:rsid w:val="00D31096"/>
     <w:rsid w:val="00D31207"/>
     <w:rsid w:val="00D341D3"/>
     <w:rsid w:val="00D35690"/>
     <w:rsid w:val="00D411FD"/>
     <w:rsid w:val="00D41E7A"/>
     <w:rsid w:val="00D44936"/>
     <w:rsid w:val="00D470C4"/>
     <w:rsid w:val="00D501B7"/>
     <w:rsid w:val="00D5059C"/>
     <w:rsid w:val="00D5133A"/>
     <w:rsid w:val="00D528F1"/>
     <w:rsid w:val="00D558E7"/>
     <w:rsid w:val="00D61091"/>
     <w:rsid w:val="00D63E28"/>
     <w:rsid w:val="00D64994"/>
     <w:rsid w:val="00D64DAC"/>
     <w:rsid w:val="00D65CB4"/>
     <w:rsid w:val="00D65D84"/>
     <w:rsid w:val="00D675DB"/>
     <w:rsid w:val="00D6761D"/>
+    <w:rsid w:val="00D70844"/>
     <w:rsid w:val="00D720F4"/>
     <w:rsid w:val="00D72762"/>
     <w:rsid w:val="00D75EC9"/>
     <w:rsid w:val="00D768D5"/>
     <w:rsid w:val="00D80300"/>
     <w:rsid w:val="00D80C12"/>
     <w:rsid w:val="00D81537"/>
     <w:rsid w:val="00D8320A"/>
     <w:rsid w:val="00D835C7"/>
     <w:rsid w:val="00D84C9F"/>
+    <w:rsid w:val="00D85826"/>
     <w:rsid w:val="00D85B2B"/>
     <w:rsid w:val="00D85DDB"/>
     <w:rsid w:val="00D86515"/>
     <w:rsid w:val="00D86F12"/>
     <w:rsid w:val="00D9133D"/>
     <w:rsid w:val="00D93F92"/>
     <w:rsid w:val="00D96809"/>
     <w:rsid w:val="00DA0386"/>
+    <w:rsid w:val="00DA0841"/>
     <w:rsid w:val="00DA118E"/>
     <w:rsid w:val="00DA168F"/>
     <w:rsid w:val="00DA4341"/>
     <w:rsid w:val="00DA4C8E"/>
     <w:rsid w:val="00DA5C7C"/>
     <w:rsid w:val="00DA7E5D"/>
     <w:rsid w:val="00DB1101"/>
     <w:rsid w:val="00DB2E4B"/>
     <w:rsid w:val="00DB4BF3"/>
     <w:rsid w:val="00DB5F1C"/>
+    <w:rsid w:val="00DC0706"/>
     <w:rsid w:val="00DC5619"/>
+    <w:rsid w:val="00DD540E"/>
     <w:rsid w:val="00DE0E58"/>
     <w:rsid w:val="00DE5DBD"/>
     <w:rsid w:val="00DE6AE0"/>
     <w:rsid w:val="00DE6F30"/>
     <w:rsid w:val="00DE7C5D"/>
     <w:rsid w:val="00DF0EE5"/>
     <w:rsid w:val="00DF11F5"/>
     <w:rsid w:val="00DF1391"/>
     <w:rsid w:val="00DF1DB9"/>
     <w:rsid w:val="00DF36C3"/>
     <w:rsid w:val="00DF3F73"/>
     <w:rsid w:val="00DF453C"/>
+    <w:rsid w:val="00DF5E10"/>
     <w:rsid w:val="00DF7AB7"/>
     <w:rsid w:val="00DF7F06"/>
     <w:rsid w:val="00E036A1"/>
     <w:rsid w:val="00E03EF3"/>
     <w:rsid w:val="00E06354"/>
     <w:rsid w:val="00E06EFD"/>
     <w:rsid w:val="00E10BE1"/>
     <w:rsid w:val="00E12CB2"/>
     <w:rsid w:val="00E14DB2"/>
     <w:rsid w:val="00E150E2"/>
     <w:rsid w:val="00E16541"/>
     <w:rsid w:val="00E211AE"/>
     <w:rsid w:val="00E22FAF"/>
     <w:rsid w:val="00E25AEF"/>
     <w:rsid w:val="00E25CB3"/>
     <w:rsid w:val="00E3761E"/>
     <w:rsid w:val="00E44417"/>
     <w:rsid w:val="00E44DA1"/>
     <w:rsid w:val="00E45790"/>
+    <w:rsid w:val="00E5268B"/>
     <w:rsid w:val="00E54925"/>
     <w:rsid w:val="00E556F2"/>
     <w:rsid w:val="00E55DE2"/>
     <w:rsid w:val="00E61CF9"/>
     <w:rsid w:val="00E65957"/>
     <w:rsid w:val="00E672E0"/>
     <w:rsid w:val="00E733CB"/>
     <w:rsid w:val="00E765E3"/>
     <w:rsid w:val="00E76D3B"/>
     <w:rsid w:val="00E807C1"/>
     <w:rsid w:val="00E82C4D"/>
     <w:rsid w:val="00E84A56"/>
     <w:rsid w:val="00E853FC"/>
     <w:rsid w:val="00E856AD"/>
     <w:rsid w:val="00E86020"/>
     <w:rsid w:val="00E860B6"/>
     <w:rsid w:val="00E870E8"/>
     <w:rsid w:val="00E871EE"/>
     <w:rsid w:val="00E8772F"/>
     <w:rsid w:val="00E87C32"/>
     <w:rsid w:val="00E9062D"/>
     <w:rsid w:val="00E90763"/>
     <w:rsid w:val="00E90C0B"/>
     <w:rsid w:val="00E90FB1"/>
+    <w:rsid w:val="00E922BA"/>
     <w:rsid w:val="00E93CAC"/>
     <w:rsid w:val="00E95AD7"/>
     <w:rsid w:val="00E97002"/>
     <w:rsid w:val="00E97CF5"/>
     <w:rsid w:val="00E97F6B"/>
     <w:rsid w:val="00EA167B"/>
     <w:rsid w:val="00EA1D28"/>
     <w:rsid w:val="00EA7410"/>
     <w:rsid w:val="00EB31AA"/>
     <w:rsid w:val="00EB6A8B"/>
     <w:rsid w:val="00EC36F1"/>
     <w:rsid w:val="00EC3ACF"/>
     <w:rsid w:val="00EC5744"/>
     <w:rsid w:val="00ED1D75"/>
     <w:rsid w:val="00ED3657"/>
     <w:rsid w:val="00ED5FB5"/>
     <w:rsid w:val="00ED606D"/>
     <w:rsid w:val="00ED63AB"/>
     <w:rsid w:val="00EE374B"/>
     <w:rsid w:val="00EF144D"/>
     <w:rsid w:val="00EF192D"/>
     <w:rsid w:val="00EF1CB9"/>
     <w:rsid w:val="00EF4509"/>
     <w:rsid w:val="00EF5F1C"/>
     <w:rsid w:val="00F00095"/>
@@ -12313,53 +24087,55 @@
     <w:rsid w:val="00F33194"/>
     <w:rsid w:val="00F3346E"/>
     <w:rsid w:val="00F33829"/>
     <w:rsid w:val="00F33C66"/>
     <w:rsid w:val="00F33E44"/>
     <w:rsid w:val="00F3522D"/>
     <w:rsid w:val="00F3673D"/>
     <w:rsid w:val="00F37D80"/>
     <w:rsid w:val="00F41D4D"/>
     <w:rsid w:val="00F43220"/>
     <w:rsid w:val="00F43718"/>
     <w:rsid w:val="00F452CC"/>
     <w:rsid w:val="00F456FE"/>
     <w:rsid w:val="00F45AC6"/>
     <w:rsid w:val="00F471B8"/>
     <w:rsid w:val="00F502C0"/>
     <w:rsid w:val="00F5603A"/>
     <w:rsid w:val="00F63489"/>
     <w:rsid w:val="00F63A88"/>
     <w:rsid w:val="00F70490"/>
     <w:rsid w:val="00F70CB7"/>
     <w:rsid w:val="00F7771E"/>
     <w:rsid w:val="00F77C2C"/>
     <w:rsid w:val="00F80B0E"/>
     <w:rsid w:val="00F8230D"/>
+    <w:rsid w:val="00F82DFF"/>
     <w:rsid w:val="00F85EBA"/>
     <w:rsid w:val="00F86B4D"/>
     <w:rsid w:val="00F876AB"/>
+    <w:rsid w:val="00F9405B"/>
     <w:rsid w:val="00F96A4E"/>
     <w:rsid w:val="00FA0EC1"/>
     <w:rsid w:val="00FA342D"/>
     <w:rsid w:val="00FA7D3F"/>
     <w:rsid w:val="00FB602A"/>
     <w:rsid w:val="00FB779E"/>
     <w:rsid w:val="00FC069D"/>
     <w:rsid w:val="00FC13C6"/>
     <w:rsid w:val="00FC1F63"/>
     <w:rsid w:val="00FD010D"/>
     <w:rsid w:val="00FD091F"/>
     <w:rsid w:val="00FD47B4"/>
     <w:rsid w:val="00FD47DD"/>
     <w:rsid w:val="00FD54B6"/>
     <w:rsid w:val="00FD5D14"/>
     <w:rsid w:val="00FD6561"/>
     <w:rsid w:val="00FD6FA7"/>
     <w:rsid w:val="00FD7725"/>
     <w:rsid w:val="00FD79BC"/>
     <w:rsid w:val="00FE0F5A"/>
     <w:rsid w:val="00FE16F4"/>
     <w:rsid w:val="00FE39F9"/>
     <w:rsid w:val="00FE42F7"/>
     <w:rsid w:val="00FE5410"/>
     <w:rsid w:val="00FE6FEF"/>
@@ -12373,51 +24149,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="27D5CD60"/>
+  <w14:docId w14:val="7986C27D"/>
   <w15:docId w15:val="{23FB6E82-DE43-423F-9230-E5A41FC01097}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13429,79 +25205,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2052C6F7-0E59-49A8-A2E8-9D76711AAC05}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0409B306-1269-4ABB-A98B-F441B06C1E69}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5296</Characters>
+  <Pages>8</Pages>
+  <Words>1660</Words>
+  <Characters>9468</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Министерство по науке и образованию Российской Федерации</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>РГГМУ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6213</CharactersWithSpaces>
+  <CharactersWithSpaces>11106</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Министерство по науке и образованию Российской Федерации</dc:title>
   <dc:creator>Михаил Гвоздев</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>